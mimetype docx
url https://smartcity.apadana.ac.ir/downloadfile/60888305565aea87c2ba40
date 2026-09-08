--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -1,102 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="386AD985" w14:textId="77777777" w:rsidR="00427746" w:rsidRDefault="00427746" w:rsidP="00427746">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:ind w:left="87"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Paper Title (</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk87737798"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk87737798"/>
       <w:r w:rsidRPr="00861B2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Times New Roman</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16 pt-Bold)</w:t>
+        <w:t xml:space="preserve"> 16 pt-B</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>old)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7627A3BF" w14:textId="77777777" w:rsidR="00427746" w:rsidRDefault="00427746" w:rsidP="00427746">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK4"/>
     </w:p>
     <w:p w14:paraId="69C1CDD2" w14:textId="77777777" w:rsidR="00427746" w:rsidRPr="00846180" w:rsidRDefault="00427746" w:rsidP="00427746">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -2934,96 +2944,94 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DEC51A4" w14:textId="77777777" w:rsidR="00837124" w:rsidRPr="00427746" w:rsidRDefault="00837124" w:rsidP="00427746">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00837124" w:rsidRPr="00427746" w:rsidSect="00B65555">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2966" w:right="749" w:bottom="1440" w:left="720" w:header="720" w:footer="1362" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="029C0051" w14:textId="77777777" w:rsidR="00FA08A3" w:rsidRDefault="00FA08A3" w:rsidP="003E71B2">
+    <w:p w14:paraId="4E06D443" w14:textId="77777777" w:rsidR="009D0DFA" w:rsidRDefault="009D0DFA" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DA8943E" w14:textId="77777777" w:rsidR="00FA08A3" w:rsidRDefault="00FA08A3" w:rsidP="003E71B2">
+    <w:p w14:paraId="53C38B5F" w14:textId="77777777" w:rsidR="009D0DFA" w:rsidRDefault="009D0DFA" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traffic">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -3052,126 +3060,126 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="5D55EAF8" w14:textId="64B7DE1E" w:rsidR="001D558E" w:rsidRPr="00D9720E" w:rsidRDefault="001D558E" w:rsidP="00D9720E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:rtl/>
         <w:lang w:bidi="prs-AF"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13A01682" w14:textId="77777777" w:rsidR="00FA08A3" w:rsidRDefault="00FA08A3" w:rsidP="003E71B2">
+    <w:p w14:paraId="6F9C5646" w14:textId="77777777" w:rsidR="009D0DFA" w:rsidRDefault="009D0DFA" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="428FC50D" w14:textId="77777777" w:rsidR="00FA08A3" w:rsidRDefault="00FA08A3" w:rsidP="003E71B2">
+    <w:p w14:paraId="2411E347" w14:textId="77777777" w:rsidR="009D0DFA" w:rsidRDefault="009D0DFA" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="213D30F6" w14:textId="5B8B2AE0" w:rsidR="003E71B2" w:rsidRDefault="00363491" w:rsidP="00CE2864">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10440"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B22119B" wp14:editId="4B31452E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B22119B" wp14:editId="7995C393">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>left</wp:align>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-447675</wp:posOffset>
+            <wp:posOffset>-427463</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7553960" cy="10668000"/>
-          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:extent cx="7554229" cy="10627956"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Picture 18"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Picture 18"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7554229" cy="10668380"/>
+                    <a:ext cx="7554229" cy="10627956"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00CE2864">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3524,52 +3532,54 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF56AA"/>
     <w:rsid w:val="000E65BF"/>
     <w:rsid w:val="001C71BA"/>
     <w:rsid w:val="001D558E"/>
     <w:rsid w:val="00227C34"/>
     <w:rsid w:val="00295026"/>
     <w:rsid w:val="00316952"/>
     <w:rsid w:val="00331F52"/>
     <w:rsid w:val="00363491"/>
     <w:rsid w:val="00396BB9"/>
     <w:rsid w:val="003E71B2"/>
     <w:rsid w:val="00427746"/>
     <w:rsid w:val="00486F24"/>
     <w:rsid w:val="00490235"/>
     <w:rsid w:val="004B5F7E"/>
     <w:rsid w:val="00583B1E"/>
     <w:rsid w:val="005A5980"/>
     <w:rsid w:val="005E16AC"/>
     <w:rsid w:val="005F778D"/>
     <w:rsid w:val="006A5A6A"/>
     <w:rsid w:val="00817A17"/>
     <w:rsid w:val="00837124"/>
+    <w:rsid w:val="00872BFC"/>
     <w:rsid w:val="00920663"/>
     <w:rsid w:val="00921658"/>
+    <w:rsid w:val="009D0DFA"/>
     <w:rsid w:val="00B30E55"/>
     <w:rsid w:val="00B65555"/>
     <w:rsid w:val="00B81768"/>
     <w:rsid w:val="00BF56AA"/>
     <w:rsid w:val="00CE2864"/>
     <w:rsid w:val="00D10A3E"/>
     <w:rsid w:val="00D23DCF"/>
     <w:rsid w:val="00D9720E"/>
     <w:rsid w:val="00DC170E"/>
     <w:rsid w:val="00EF6EDE"/>
     <w:rsid w:val="00F932E2"/>
     <w:rsid w:val="00FA08A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4262,51 +4272,51 @@
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4535,60 +4545,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9809C1F-DE48-46FE-B842-F369F9491A0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{775CA5B0-FE19-406A-ADEF-3F2BBC26D662}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>743</Words>
   <Characters>4240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>